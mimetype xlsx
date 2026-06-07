--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\LANDISK-4BFBD7\disk\31  賛助会員\R07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\LANDISK-4BFBD7\disk\31  賛助会員\R08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C90EB0C-5C01-4C2A-9749-5D4EABF6804A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EEB52B3D-3820-40C4-9E92-895FFC597BF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="賛助会員申込書" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">賛助会員申込書!$A$1:$V$36</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="58">
   <si>
     <t>　※印は記入必須事項です。</t>
     <rPh sb="2" eb="3">
       <t>イン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヒッス</t>
     </rPh>
     <rPh sb="8" eb="10">
@@ -721,51 +721,51 @@
   </si>
   <si>
     <t>ゆうちょ・中銀・事務所</t>
     <rPh sb="5" eb="7">
       <t>チュウギン</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ジムショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　　　年　　　　月　　　　日</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ツキ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>令和７年度　一般財団法人岡山市スポーツ協会賛助会員申込書</t>
+    <t>令和８年度　一般財団法人岡山市スポーツ協会賛助会員申込書</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イッパン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>オカヤマシ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キョウカイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>サンジョ</t>
     </rPh>
     <rPh sb="23" eb="25">